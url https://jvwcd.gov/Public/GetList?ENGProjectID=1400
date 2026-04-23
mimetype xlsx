--- v0 (2026-03-08)
+++ v1 (2026-04-23)
@@ -1,100 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c7bc5f4aed46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/473ab321ae1c4f3b8d2901b842505dd9.psmdcp" Id="R6b94cddefcd04df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c4415782aa4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb21ba18766e4e80b3988d026c1e6b88.psmdcp" Id="R2fab00610a744468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Category</x:t>
   </x:si>
   <x:si>
     <x:t>Mahi</x:t>
   </x:si>
   <x:si>
     <x:t>GOvguide</x:t>
   </x:si>
   <x:si>
     <x:t>7845113208</x:t>
   </x:si>
   <x:si>
     <x:t>maheshd (at) aci.apexcovantage.com</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant</x:t>
   </x:si>
   <x:si>
+    <x:t>Jeremy Williams</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hazen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8018852060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jswilliams (at) hazenandsawyer.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Andrew Byrnes</x:t>
   </x:si>
   <x:si>
     <x:t>Starboard Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>7179806200</x:t>
   </x:si>
   <x:si>
     <x:t>abyrnes (at) starboard-consulting.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mike Virgl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kahua Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2065806971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mvirgl (at) kahua.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adam Schmidt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novotx (Accela)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916-214-0050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aschmidt (at) accela.com</x:t>
   </x:si>
   <x:si>
     <x:t>Eric Gunderson</x:t>
   </x:si>
   <x:si>
     <x:t>MVP One</x:t>
   </x:si>
   <x:si>
     <x:t>(312) 957-8573</x:t>
   </x:si>
   <x:si>
     <x:t>eric.gunderson (at) mvpone.com</x:t>
   </x:si>
   <x:si>
     <x:t>Supplier</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
@@ -132,52 +171,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E4" totalsRowShown="0">
-  <x:autoFilter ref="A1:E4"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E7" totalsRowShown="0">
+  <x:autoFilter ref="A1:E7"/>
   <x:tableColumns count="5">
     <x:tableColumn id="1" name="Name"/>
     <x:tableColumn id="2" name="Company"/>
     <x:tableColumn id="3" name="Phone"/>
     <x:tableColumn id="4" name="Email"/>
     <x:tableColumn id="5" name="Category"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -436,57 +475,57 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E4"/>
+  <x:dimension ref="A1:E7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="14.780625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="15.700625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.750625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.840625000000001" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="33.530625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.070625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
@@ -514,51 +553,102 @@
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:5">
+      <x:c r="A5" s="0" t="s">
         <x:v>18</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>