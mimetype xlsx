--- v1 (2026-04-23)
+++ v2 (2026-06-07)
@@ -1,154 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c4415782aa4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb21ba18766e4e80b3988d026c1e6b88.psmdcp" Id="R2fab00610a744468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9583b47693204f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b83e0efcc4694b22a46815bb1f578e2a.psmdcp" Id="R18edee64f5c4464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Category</x:t>
   </x:si>
   <x:si>
+    <x:t>Michelle Herrera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensign Engineering and Land Surveying</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8012550529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mherrera (at) ensignutah.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consultant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jon Eldridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMiQ Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4085903607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jon.eldridge (at) fmiqs.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mahi</x:t>
   </x:si>
   <x:si>
     <x:t>GOvguide</x:t>
   </x:si>
   <x:si>
     <x:t>7845113208</x:t>
   </x:si>
   <x:si>
     <x:t>maheshd (at) aci.apexcovantage.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Consultant</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Jeremy Williams</x:t>
   </x:si>
   <x:si>
     <x:t>Hazen</x:t>
   </x:si>
   <x:si>
     <x:t>8018852060</x:t>
   </x:si>
   <x:si>
     <x:t>jswilliams (at) hazenandsawyer.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Tim Berggren</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stantec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8012305630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tim.berggren (at) stantec.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Andrew Byrnes</x:t>
   </x:si>
   <x:si>
     <x:t>Starboard Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>7179806200</x:t>
   </x:si>
   <x:si>
     <x:t>abyrnes (at) starboard-consulting.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Lisa McQueeney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Transfer Solutions, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4075874046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lmcqueeney (at) atkinsrealis.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contractor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joseph Klegseth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXGEN Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9167797313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jklegseth (at) nexgenam.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barrett Lavery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apprticity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8179087233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>blavery (at) apptricity.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mike Virgl</x:t>
   </x:si>
   <x:si>
     <x:t>Kahua Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>2065806971</x:t>
   </x:si>
   <x:si>
     <x:t>mvirgl (at) kahua.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Other</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Adam Schmidt</x:t>
   </x:si>
   <x:si>
     <x:t>Novotx (Accela)</x:t>
   </x:si>
   <x:si>
     <x:t>916-214-0050</x:t>
   </x:si>
   <x:si>
     <x:t>aschmidt (at) accela.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Thomas Smyth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concourse Tech Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646-305-9964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sales (at) concoursetech.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supplier</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eric Gunderson</x:t>
   </x:si>
   <x:si>
     <x:t>MVP One</x:t>
   </x:si>
   <x:si>
     <x:t>(312) 957-8573</x:t>
   </x:si>
   <x:si>
     <x:t>eric.gunderson (at) mvpone.com</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Supplier</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -171,52 +258,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E7" totalsRowShown="0">
-  <x:autoFilter ref="A1:E7"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E14" totalsRowShown="0">
+  <x:autoFilter ref="A1:E14"/>
   <x:tableColumns count="5">
     <x:tableColumn id="1" name="Name"/>
     <x:tableColumn id="2" name="Company"/>
     <x:tableColumn id="3" name="Phone"/>
     <x:tableColumn id="4" name="Email"/>
     <x:tableColumn id="5" name="Category"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -475,58 +562,58 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E7"/>
+  <x:dimension ref="A1:E14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="15.700625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="19.750625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="16.200625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="34.910625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.840625000000001" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="33.530625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.070625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>5</x:v>
@@ -570,85 +657,204 @@
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
+      <x:c r="C6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="0" t="s">
+      <x:c r="D6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B7" s="0" t="s">
+      <x:c r="C7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
+      <x:c r="D7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="E7" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
+      <x:c r="B8" s="0" t="s">
         <x:v>31</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>