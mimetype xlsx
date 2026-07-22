--- v2 (2026-06-07)
+++ v3 (2026-07-22)
@@ -1,90 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9583b47693204f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b83e0efcc4694b22a46815bb1f578e2a.psmdcp" Id="R18edee64f5c4464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd54d9634674ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef2347e953f14effa9f1a0f727b4c4a3.psmdcp" Id="Rc7d3670c93e548c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Category</x:t>
   </x:si>
   <x:si>
+    <x:t>Dilraj Kahai</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eam (at) 21tech.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consultant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannah Carrillo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brightly Software</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hannah.carrillo (at) brightlysoftware.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bennet Creed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2143166266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>frank.farmer (at) eamsolutions.net</x:t>
+  </x:si>
+  <x:si>
     <x:t>Michelle Herrera</x:t>
   </x:si>
   <x:si>
     <x:t>Ensign Engineering and Land Surveying</x:t>
   </x:si>
   <x:si>
     <x:t>8012550529</x:t>
   </x:si>
   <x:si>
     <x:t>mherrera (at) ensignutah.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Consultant</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Jon Eldridge</x:t>
   </x:si>
   <x:si>
     <x:t>FMiQ Services</x:t>
   </x:si>
   <x:si>
     <x:t>4085903607</x:t>
   </x:si>
   <x:si>
     <x:t>jon.eldridge (at) fmiqs.com</x:t>
   </x:si>
   <x:si>
     <x:t>Mahi</x:t>
   </x:si>
   <x:si>
     <x:t>GOvguide</x:t>
   </x:si>
   <x:si>
     <x:t>7845113208</x:t>
   </x:si>
   <x:si>
     <x:t>maheshd (at) aci.apexcovantage.com</x:t>
   </x:si>
   <x:si>
     <x:t>Jeremy Williams</x:t>
@@ -101,65 +131,89 @@
   <x:si>
     <x:t>Tim Berggren</x:t>
   </x:si>
   <x:si>
     <x:t>Stantec</x:t>
   </x:si>
   <x:si>
     <x:t>8012305630</x:t>
   </x:si>
   <x:si>
     <x:t>tim.berggren (at) stantec.com</x:t>
   </x:si>
   <x:si>
     <x:t>Andrew Byrnes</x:t>
   </x:si>
   <x:si>
     <x:t>Starboard Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>7179806200</x:t>
   </x:si>
   <x:si>
     <x:t>abyrnes (at) starboard-consulting.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Danielle O'Dea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Timmons Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8049920087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>danielle.odea (at) timmons.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lisa McQueeney</x:t>
   </x:si>
   <x:si>
     <x:t>Data Transfer Solutions, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>4075874046</x:t>
   </x:si>
   <x:si>
     <x:t>lmcqueeney (at) atkinsrealis.com</x:t>
   </x:si>
   <x:si>
     <x:t>Contractor</x:t>
   </x:si>
   <x:si>
+    <x:t>Waseem Akram SJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KloudGin, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8976876870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>wakram (at) kloudgin.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joseph Klegseth</x:t>
   </x:si>
   <x:si>
     <x:t>NEXGEN Asset Management</x:t>
   </x:si>
   <x:si>
     <x:t>9167797313</x:t>
   </x:si>
   <x:si>
     <x:t>jklegseth (at) nexgenam.com</x:t>
   </x:si>
   <x:si>
     <x:t>Barrett Lavery</x:t>
   </x:si>
   <x:si>
     <x:t>Apprticity</x:t>
   </x:si>
   <x:si>
     <x:t>8179087233</x:t>
   </x:si>
   <x:si>
     <x:t>blavery (at) apptricity.com</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
@@ -167,75 +221,123 @@
   <x:si>
     <x:t>Mike Virgl</x:t>
   </x:si>
   <x:si>
     <x:t>Kahua Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>2065806971</x:t>
   </x:si>
   <x:si>
     <x:t>mvirgl (at) kahua.com</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Schmidt</x:t>
   </x:si>
   <x:si>
     <x:t>Novotx (Accela)</x:t>
   </x:si>
   <x:si>
     <x:t>916-214-0050</x:t>
   </x:si>
   <x:si>
     <x:t>aschmidt (at) accela.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Brightly Software, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866-455-3833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rfp (at) brightlysoftware.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Subcontractor</x:t>
+  </x:si>
+  <x:si>
     <x:t>Thomas Smyth</x:t>
   </x:si>
   <x:si>
     <x:t>Concourse Tech Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>646-305-9964</x:t>
   </x:si>
   <x:si>
     <x:t>sales (at) concoursetech.com</x:t>
   </x:si>
   <x:si>
     <x:t>Supplier</x:t>
   </x:si>
   <x:si>
     <x:t>Eric Gunderson</x:t>
   </x:si>
   <x:si>
     <x:t>MVP One</x:t>
   </x:si>
   <x:si>
     <x:t>(312) 957-8573</x:t>
   </x:si>
   <x:si>
     <x:t>eric.gunderson (at) mvpone.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sean Dingman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Springbrook Software</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916.501.1590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sean.dingman (at) sprbrk.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chris Crupi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trimble</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480-208-8910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chris_crupi (at) trimble.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Karalekas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>True Data Ops</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413-887-1449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pkaralekas (at) truedataops.com</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -258,52 +360,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E14" totalsRowShown="0">
-  <x:autoFilter ref="A1:E14"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E23" totalsRowShown="0">
+  <x:autoFilter ref="A1:E23"/>
   <x:tableColumns count="5">
     <x:tableColumn id="1" name="Name"/>
     <x:tableColumn id="2" name="Company"/>
     <x:tableColumn id="3" name="Phone"/>
     <x:tableColumn id="4" name="Email"/>
     <x:tableColumn id="5" name="Category"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -562,299 +664,448 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E14"/>
+  <x:dimension ref="A1:E23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="16.200625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="17.440625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.910625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.840625000000001" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="33.530625" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="11.070625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="36.860625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="13.950625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="C2" s="0" t="s">
+      <x:c r="C2" s="0" t="s"/>
+      <x:c r="D2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
+      <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
+      <x:c r="C3" s="0" t="s"/>
+      <x:c r="D3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="C3" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B4" s="0" t="s">
+      <x:c r="D4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="C4" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="B5" s="0" t="s">
+      <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C5" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
+      <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="B7" s="0" t="s">
+      <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="B8" s="0" t="s">
+      <x:c r="D8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="B10" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B14" s="0" t="s">
+      <x:c r="B15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C14" s="0" t="s">
+      <x:c r="C15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="D15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E14" s="0" t="s">
-        <x:v>56</x:v>
+      <x:c r="E15" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>