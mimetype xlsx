--- v3 (2026-07-22)
+++ v4 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd54d9634674ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef2347e953f14effa9f1a0f727b4c4a3.psmdcp" Id="Rc7d3670c93e548c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac12bfc268ee42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59f766e867194453a5cb7da92c2c89ef.psmdcp" Id="R8ef9bd2aa8314ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>