--- v2 (2026-03-08)
+++ v3 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47ab9ea77874bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f10882bd84c54c0298bdb1658f69ac7e.psmdcp" Id="R376e52ce53a64cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re927a4567d5e459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29504d620f7c43fb9ba094a0ac3d5e17.psmdcp" Id="Rff63562377594b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>