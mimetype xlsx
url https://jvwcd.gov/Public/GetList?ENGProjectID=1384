--- v3 (2026-04-23)
+++ v4 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re927a4567d5e459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29504d620f7c43fb9ba094a0ac3d5e17.psmdcp" Id="Rff63562377594b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a55f606599441cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5abb4cf6cc5042c18a8cca6e715bbb5e.psmdcp" Id="Rb2b37ef2c37842cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>