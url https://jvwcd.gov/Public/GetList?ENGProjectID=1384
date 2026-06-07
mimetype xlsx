--- v4 (2026-06-07)
+++ v5 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a55f606599441cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5abb4cf6cc5042c18a8cca6e715bbb5e.psmdcp" Id="Rb2b37ef2c37842cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32824db791844f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dff8e4620c924260a824e4d809a15f5b.psmdcp" Id="Rf8c6beb256a947e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>