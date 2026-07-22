--- v5 (2026-06-07)
+++ v6 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32824db791844f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dff8e4620c924260a824e4d809a15f5b.psmdcp" Id="Rf8c6beb256a947e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c71bf39f1234f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09bef2ec7df44957868e27e9d99111ee.psmdcp" Id="Rf785473d58fe4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>