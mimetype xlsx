--- v6 (2026-07-22)
+++ v7 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c71bf39f1234f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09bef2ec7df44957868e27e9d99111ee.psmdcp" Id="Rf785473d58fe4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra379ee13436d4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f20348a4aab4f9cba576cff608372d4.psmdcp" Id="R7687d5e2a1774088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>