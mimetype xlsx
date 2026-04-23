--- v4 (2026-03-08)
+++ v5 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb77692cced64c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/152ece67ae6f4b03b556eec221102123.psmdcp" Id="R1962a1c0113544ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c018b2275b240e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72ee9c9bea4e4926b7d6102c52e9d098.psmdcp" Id="R31a5287a61d444a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>