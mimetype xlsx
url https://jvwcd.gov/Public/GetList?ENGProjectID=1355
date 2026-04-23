--- v5 (2026-04-23)
+++ v6 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c018b2275b240e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72ee9c9bea4e4926b7d6102c52e9d098.psmdcp" Id="R31a5287a61d444a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbc5d575a924e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7fca2fb48614629babe3499f7888d14.psmdcp" Id="R271294d2f3c2451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>