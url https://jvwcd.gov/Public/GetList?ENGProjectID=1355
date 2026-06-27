--- v6 (2026-04-23)
+++ v7 (2026-06-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbc5d575a924e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7fca2fb48614629babe3499f7888d14.psmdcp" Id="R271294d2f3c2451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306dff544cf74a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/472c4956d9134b27a234140809af3f7c.psmdcp" Id="R0ad29a7274ae45bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>