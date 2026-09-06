--- v7 (2026-06-27)
+++ v8 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306dff544cf74a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/472c4956d9134b27a234140809af3f7c.psmdcp" Id="R0ad29a7274ae45bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ddae24b985343df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e0d20fed2f045abbcee65d4de57bfb3.psmdcp" Id="R1f78e40d5bb44fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>