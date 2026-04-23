--- v2 (2026-03-08)
+++ v3 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3012d103cc99498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06ecd568c4454c38a1ee7debe3a02579.psmdcp" Id="R992133cb34f14820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba5c6c0710e04fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d0be6aa87dd41a8bb851313ab9d96d1.psmdcp" Id="Rade525938844468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>