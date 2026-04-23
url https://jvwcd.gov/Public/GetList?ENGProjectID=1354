--- v3 (2026-04-23)
+++ v4 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba5c6c0710e04fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d0be6aa87dd41a8bb851313ab9d96d1.psmdcp" Id="Rade525938844468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7da12f1ad642dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eb90595de204adcb82c77757654c482.psmdcp" Id="R7ca7fc775c8245a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>