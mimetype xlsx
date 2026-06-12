--- v4 (2026-04-23)
+++ v5 (2026-06-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7da12f1ad642dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eb90595de204adcb82c77757654c482.psmdcp" Id="R7ca7fc775c8245a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f829ab51bc4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235d42bc380a47c6b1ae82c7d6adbef3.psmdcp" Id="Ra34a28ba95fc4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>