--- v5 (2026-06-12)
+++ v6 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f829ab51bc4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/235d42bc380a47c6b1ae82c7d6adbef3.psmdcp" Id="Ra34a28ba95fc4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbdcd06abb14338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a73b0e46631f41bda6aba79725b1d544.psmdcp" Id="Rf4f22e01f355464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>