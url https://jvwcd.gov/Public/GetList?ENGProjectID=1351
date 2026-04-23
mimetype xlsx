--- v4 (2026-03-08)
+++ v5 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da305f865544187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c032abed28248b6802e3b4d8a888474.psmdcp" Id="R28773ce3df2946c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177691ee3e7b4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/163180dcc72444d88acddae804760eb1.psmdcp" Id="R8b0c9ee8aacd4ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>