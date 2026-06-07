--- v5 (2026-04-23)
+++ v6 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177691ee3e7b4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/163180dcc72444d88acddae804760eb1.psmdcp" Id="R8b0c9ee8aacd4ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1817d78968aa447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cbf621135a3497c963e11fa9b6fe7eb.psmdcp" Id="R702bf8340029455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>