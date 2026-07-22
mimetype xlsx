--- v6 (2026-06-07)
+++ v7 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1817d78968aa447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cbf621135a3497c963e11fa9b6fe7eb.psmdcp" Id="R702bf8340029455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b7131ce4f043b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a15c0bbecb9499cb9c2887927392ab4.psmdcp" Id="R60dd033fe06649fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>