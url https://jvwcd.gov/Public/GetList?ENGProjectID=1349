--- v3 (2026-03-08)
+++ v4 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde0384cfac7477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98721a76fa204d0fb09670beecad4d8d.psmdcp" Id="Rf7abe7181c614df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac889b6e4624499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8335e257d2e546a3b91e65490d6b88fa.psmdcp" Id="Re3a6eb732c56453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>