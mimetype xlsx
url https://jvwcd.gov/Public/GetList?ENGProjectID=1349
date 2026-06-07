--- v4 (2026-04-23)
+++ v5 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac889b6e4624499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8335e257d2e546a3b91e65490d6b88fa.psmdcp" Id="Re3a6eb732c56453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647c81262f5b44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/823c54b77b8c499e91092737b37f0a58.psmdcp" Id="R23bef6e0966e44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>