--- v5 (2026-06-07)
+++ v6 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647c81262f5b44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/823c54b77b8c499e91092737b37f0a58.psmdcp" Id="R23bef6e0966e44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb05a5e143474a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acbcf304902b4499b056d6a8516c328c.psmdcp" Id="R5363d1dcee484140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>