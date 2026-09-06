--- v6 (2026-07-22)
+++ v7 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb05a5e143474a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acbcf304902b4499b056d6a8516c328c.psmdcp" Id="R5363d1dcee484140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88da342525694614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3349100670dd4bf091763c512646b1c5.psmdcp" Id="R57e248e282474986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>