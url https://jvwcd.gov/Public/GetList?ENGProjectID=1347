--- v1 (2026-03-08)
+++ v2 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1002ed4b5730427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/933158ce7eec4522ac31ed578b78e522.psmdcp" Id="R137d9375537a4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810e99a770714077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ddf2d1448a9456fbde01c3482521864.psmdcp" Id="R498bf8fcbfcd42ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>