--- v2 (2026-04-23)
+++ v3 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810e99a770714077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ddf2d1448a9456fbde01c3482521864.psmdcp" Id="R498bf8fcbfcd42ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae80fa3c92a4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14844a9af04b4a0d891c06d54a70898f.psmdcp" Id="R367b4f3252d54ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>