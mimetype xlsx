--- v3 (2026-06-07)
+++ v4 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae80fa3c92a4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14844a9af04b4a0d891c06d54a70898f.psmdcp" Id="R367b4f3252d54ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ace4f5b947f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09ead96964c84d9181c466fe43112aaf.psmdcp" Id="Ra802ea56333f4059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>