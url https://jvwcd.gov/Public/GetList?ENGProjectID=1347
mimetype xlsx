--- v4 (2026-06-07)
+++ v5 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ace4f5b947f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09ead96964c84d9181c466fe43112aaf.psmdcp" Id="Ra802ea56333f4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f78b42b6da4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e51063c4f0464e6ba771da4ce9ccc1fa.psmdcp" Id="R128aaeee09684cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>