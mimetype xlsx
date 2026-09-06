--- v5 (2026-07-22)
+++ v6 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f78b42b6da4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e51063c4f0464e6ba771da4ce9ccc1fa.psmdcp" Id="R128aaeee09684cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b3b2560c354cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d4b0de7a82b427591c402f23f276b50.psmdcp" Id="R4539f11de8fc45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>