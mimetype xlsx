--- v3 (2026-03-08)
+++ v4 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738911cd10934ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6e9098e94614854b6633c8005a72559.psmdcp" Id="Rb5d79ab232e2415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5ae285d685443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a5911ea2d6411393aed7a90fc57396.psmdcp" Id="R74013e7f48144364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>