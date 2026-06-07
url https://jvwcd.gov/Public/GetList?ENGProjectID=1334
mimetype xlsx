--- v4 (2026-04-23)
+++ v5 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5ae285d685443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a5911ea2d6411393aed7a90fc57396.psmdcp" Id="R74013e7f48144364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c392723ac8b442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32543b9fd6d34386bd3dad15c6ac1a20.psmdcp" Id="Rb79d1c890ce04c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>