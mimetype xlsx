--- v5 (2026-06-07)
+++ v6 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c392723ac8b442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32543b9fd6d34386bd3dad15c6ac1a20.psmdcp" Id="Rb79d1c890ce04c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd23ab86d54436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b8382a9e3a74e06a641af82a8c51464.psmdcp" Id="Redbae6d43ba04e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>