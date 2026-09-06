--- v6 (2026-07-22)
+++ v7 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd23ab86d54436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b8382a9e3a74e06a641af82a8c51464.psmdcp" Id="Redbae6d43ba04e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2b1d362c644f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c1d39692a26460a85d584e3039d0126.psmdcp" Id="R5856e285d50f4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>