--- v2 (2026-03-08)
+++ v3 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46db8facdeda48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0120298d880b4068b08d253da45caf79.psmdcp" Id="R24f7b8f7d98b4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d70b912d6ca4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69ef7384921d466a8aaeec5ece490bf0.psmdcp" Id="R9031f9678a2143c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="255">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>