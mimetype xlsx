--- v3 (2026-04-23)
+++ v4 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d70b912d6ca4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69ef7384921d466a8aaeec5ece490bf0.psmdcp" Id="R9031f9678a2143c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c3ccc66574c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7eb03d79a5c4a249abf5b9067ea7cd5.psmdcp" Id="R65e8ce22a00c41b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="255">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>