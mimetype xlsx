--- v4 (2026-06-07)
+++ v5 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c3ccc66574c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7eb03d79a5c4a249abf5b9067ea7cd5.psmdcp" Id="R65e8ce22a00c41b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f7ec46aaf54f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/398edf8581834813a4e241118be16597.psmdcp" Id="Rd9b48643dce644fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="255">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>