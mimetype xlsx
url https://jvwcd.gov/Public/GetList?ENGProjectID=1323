--- v5 (2026-07-22)
+++ v6 (2026-09-06)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f7ec46aaf54f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/398edf8581834813a4e241118be16597.psmdcp" Id="Rd9b48643dce644fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018728d9a070415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c32480f9588b412d80b9fc8815910722.psmdcp" Id="R070449655a3a48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="255">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="259">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Category</x:t>
   </x:si>
   <x:si>
     <x:t>FRANK BOYLAND</x:t>
   </x:si>
   <x:si>
     <x:t>ACUITY INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>5714300094</x:t>
   </x:si>
   <x:si>
@@ -564,50 +564,62 @@
     <x:t>mitchell (at) allansweldingindustrial.com</x:t>
   </x:si>
   <x:si>
     <x:t>Arielle VanDerBeek</x:t>
   </x:si>
   <x:si>
     <x:t>Bison Contracting, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>7633341510</x:t>
   </x:si>
   <x:si>
     <x:t>arie (at) bisoncontractingusa.com</x:t>
   </x:si>
   <x:si>
     <x:t>John Beckos</x:t>
   </x:si>
   <x:si>
     <x:t>BTrenchless, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>3034720664</x:t>
   </x:si>
   <x:si>
     <x:t>john.beckos (at) btrenchless.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jason Irvine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Claude H. Nix Construction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8013910236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>jirvine (at) chnix.com</x:t>
   </x:si>
   <x:si>
     <x:t>Kevin Biel</x:t>
   </x:si>
   <x:si>
     <x:t>CMT Technical Services</x:t>
   </x:si>
   <x:si>
     <x:t>8018032750</x:t>
   </x:si>
   <x:si>
     <x:t>kevin.biel (at) cmttechnicalservices.com</x:t>
   </x:si>
   <x:si>
     <x:t>Estimating Department</x:t>
   </x:si>
   <x:si>
     <x:t>Farwest Corrosion Control Company</x:t>
   </x:si>
   <x:si>
     <x:t>3105329524</x:t>
   </x:si>
   <x:si>
     <x:t>estimating (at) farwestcorrosion.com</x:t>
   </x:si>
@@ -840,52 +852,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E65" totalsRowShown="0">
-  <x:autoFilter ref="A1:E65"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:E66" totalsRowShown="0">
+  <x:autoFilter ref="A1:E66"/>
   <x:tableColumns count="5">
     <x:tableColumn id="1" name="Name"/>
     <x:tableColumn id="2" name="Company"/>
     <x:tableColumn id="3" name="Phone"/>
     <x:tableColumn id="4" name="Email"/>
     <x:tableColumn id="5" name="Category"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1144,51 +1156,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E65"/>
+  <x:dimension ref="A1:E66"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="23.210625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="37.180625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.840625000000001" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="39.610625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.950625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
@@ -2055,255 +2067,272 @@
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5">
       <x:c r="A53" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5">
       <x:c r="A54" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="B54" s="0" t="s">
+      <x:c r="C54" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C54" s="0" t="s">
+      <x:c r="D54" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
+      <x:c r="E54" s="0" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5">
       <x:c r="A55" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5">
       <x:c r="A56" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5">
       <x:c r="A57" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5">
       <x:c r="A58" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5">
       <x:c r="A59" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5">
       <x:c r="A60" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5">
       <x:c r="A61" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5">
       <x:c r="A62" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5">
       <x:c r="A63" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5">
       <x:c r="A64" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5">
       <x:c r="A65" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>