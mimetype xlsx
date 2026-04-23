--- v2 (2026-03-08)
+++ v3 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a25644244e94dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b6c50c3d86c4598ac67b42dad140b6f.psmdcp" Id="Readec20ab26a485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebea4549bcb4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fab5c7d2e71424fb59e4a2631125a55.psmdcp" Id="R1d1f5805b8604eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>