--- v3 (2026-04-23)
+++ v4 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebea4549bcb4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fab5c7d2e71424fb59e4a2631125a55.psmdcp" Id="R1d1f5805b8604eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf87196dad07443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a1a9f1f3f7d4b0bb786c444a90de342.psmdcp" Id="Rec9c34bb6f934b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>