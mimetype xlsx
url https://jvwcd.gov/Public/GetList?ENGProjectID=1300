--- v4 (2026-04-23)
+++ v5 (2026-06-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf87196dad07443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a1a9f1f3f7d4b0bb786c444a90de342.psmdcp" Id="Rec9c34bb6f934b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59165ffa2fb04c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/674afda9d4ec4c6284788a967d02fdd1.psmdcp" Id="Rbdb2b4f741bf40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>