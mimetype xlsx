--- v5 (2026-06-11)
+++ v6 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59165ffa2fb04c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/674afda9d4ec4c6284788a967d02fdd1.psmdcp" Id="Rbdb2b4f741bf40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce27936d896644d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35bda5edaef84a4d86e7fba218f113e8.psmdcp" Id="R6f3994c32d27484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>