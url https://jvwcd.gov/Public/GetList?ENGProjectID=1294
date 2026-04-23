--- v4 (2026-03-08)
+++ v5 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872b2613ef404d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1781247c6d31441091097a12d2b5c481.psmdcp" Id="R3f740e4f357b4448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae31abc42e7485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9222160130fb499399a03e992d380eff.psmdcp" Id="R91474673d87f43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>