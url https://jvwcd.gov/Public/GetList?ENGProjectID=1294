--- v5 (2026-04-23)
+++ v6 (2026-04-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae31abc42e7485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9222160130fb499399a03e992d380eff.psmdcp" Id="R91474673d87f43ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00961066e8544756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c950611c6f4a403a8d9993d272bcb8b6.psmdcp" Id="R1ad47b3204a54e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>