--- v6 (2026-04-23)
+++ v7 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00961066e8544756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c950611c6f4a403a8d9993d272bcb8b6.psmdcp" Id="R1ad47b3204a54e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d8ddb59f164fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b674ed7bf0f74a5a9f2dc53b35ca9055.psmdcp" Id="R2d8d6f1a48424abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>