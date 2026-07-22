--- v7 (2026-06-07)
+++ v8 (2026-07-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d8ddb59f164fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b674ed7bf0f74a5a9f2dc53b35ca9055.psmdcp" Id="R2d8d6f1a48424abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fc9bcfef3749d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e931d67def3461a825cef17454671f2.psmdcp" Id="Ra0a0a3d0c12145a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>