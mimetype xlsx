--- v8 (2026-07-22)
+++ v9 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fc9bcfef3749d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e931d67def3461a825cef17454671f2.psmdcp" Id="Ra0a0a3d0c12145a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb111268823774a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f7576eaefbd428b82998aa07be49926.psmdcp" Id="Rcdf9b2f902f74d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ContactList" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>